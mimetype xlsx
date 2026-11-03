--- v0 (2026-06-13)
+++ v1 (2026-11-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lista Utenti" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Cognome</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Username</t>
   </si>
   <si>
     <t>Profilo</t>
   </si>
   <si>
     <t>Centro</t>
   </si>
   <si>
     <t>Regione</t>
   </si>
   <si>
     <t>Comune</t>
   </si>
   <si>
     <t>Ult.Accesso</t>
   </si>
   <si>
@@ -77,78 +77,81 @@
   <si>
     <t>Campania</t>
   </si>
   <si>
     <t>NAPOLI</t>
   </si>
   <si>
     <t>Casale</t>
   </si>
   <si>
     <t>Maddalena</t>
   </si>
   <si>
     <t>MADDALENA.CASALE@unicampania.it</t>
   </si>
   <si>
     <t>Admin</t>
   </si>
   <si>
     <t>Casalino</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
+    <t>laura.casalino70@gmail.com</t>
+  </si>
+  <si>
+    <t>CNR IGB</t>
+  </si>
+  <si>
     <t>laura.casalino@igb.cnr.it</t>
   </si>
   <si>
     <t>CED</t>
   </si>
   <si>
     <t>CNR</t>
   </si>
   <si>
     <t>mario.aversano@igb.cnr.it</t>
   </si>
   <si>
     <t>29/01/2026 11:12</t>
   </si>
   <si>
     <t>Medico</t>
   </si>
   <si>
     <t>Prova</t>
   </si>
   <si>
     <t>mario.aversano@gmail.com</t>
   </si>
   <si>
     <t>jillo73@virgilio.it</t>
-  </si>
-[...1 lines deleted...]
-    <t>CNR IGB</t>
   </si>
   <si>
     <t>23/01/2026 21:11</t>
   </si>
   <si>
     <t>rallo</t>
   </si>
   <si>
     <t>claudia</t>
   </si>
   <si>
     <t>claudia.rallo@gmail.com</t>
   </si>
   <si>
     <t>Vacca</t>
   </si>
   <si>
     <t>Marcella</t>
   </si>
   <si>
     <t>marcella.vacca@igb.cnr.it</t>
   </si>
 </sst>
 </file>
 
@@ -506,51 +509,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H9"/>
+  <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.995" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -604,168 +607,191 @@
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
         <v>20</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>22</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
-      <c r="H5" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" t="s">
         <v>26</v>
       </c>
-      <c r="B6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
+      <c r="H6" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="B7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
-      <c r="H7" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="B8" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
+      <c r="H8" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="D9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>