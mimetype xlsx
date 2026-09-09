--- v0 (2026-05-28)
+++ v1 (2026-09-09)
@@ -12,230 +12,902 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Anagrafica" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="284">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Nominativo</t>
   </si>
   <si>
     <t>Sesso</t>
   </si>
   <si>
     <t>Data di nascita</t>
   </si>
   <si>
     <t>Centro</t>
   </si>
   <si>
     <t>Ult.Modifica</t>
   </si>
   <si>
-    <t>#15</t>
-[...2 lines deleted...]
-    <t>BELLO CICCIO</t>
+    <t>#47</t>
+  </si>
+  <si>
+    <t>AGHAGUAYIN PASSION PIETRO</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
-    <t>03/03/2004 (22 anni)</t>
-[...11 lines deleted...]
-    <t>BRAGONE SERENA</t>
+    <t>20/06/2020 (6 anni)</t>
+  </si>
+  <si>
+    <t>Università degli Studi della Campania "Luigi Vanvitelli"</t>
+  </si>
+  <si>
+    <t>25/06/2026 11:45</t>
+  </si>
+  <si>
+    <t>#48</t>
+  </si>
+  <si>
+    <t>AGHAGUAYIN VISION DOMENICO</t>
+  </si>
+  <si>
+    <t>29/10/2017 (8 anni)</t>
+  </si>
+  <si>
+    <t>25/06/2026 12:34</t>
+  </si>
+  <si>
+    <t>#18</t>
+  </si>
+  <si>
+    <t>AMAYO OSARIEMEN HAPPY</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
-    <t>20/10/2009 (16 anni)</t>
-[...65 lines deleted...]
-    <t>06/02/2026 12:31</t>
+    <t>21/07/2016 (10 anni)</t>
+  </si>
+  <si>
+    <t>08/06/2026 11:46</t>
+  </si>
+  <si>
+    <t>#36</t>
+  </si>
+  <si>
+    <t>ASEMOTA SAMUEL EHGOSA</t>
+  </si>
+  <si>
+    <t>13/06/2017 (9 anni)</t>
+  </si>
+  <si>
+    <t>23/06/2026 10:00</t>
+  </si>
+  <si>
+    <t>#46</t>
+  </si>
+  <si>
+    <t>AVOSSA TERESA</t>
+  </si>
+  <si>
+    <t>28/04/2005 (21 anni)</t>
+  </si>
+  <si>
+    <t>25/06/2026 11:31</t>
+  </si>
+  <si>
+    <t>#75</t>
+  </si>
+  <si>
+    <t>AVVISATI GIUSEPPE ANDREA</t>
+  </si>
+  <si>
+    <t>23/09/1984 (41 anni)</t>
+  </si>
+  <si>
+    <t>30/06/2026 12:59</t>
+  </si>
+  <si>
+    <t>#38</t>
+  </si>
+  <si>
+    <t>AWANOUGAN STEFANO</t>
+  </si>
+  <si>
+    <t>08/04/2014 (12 anni)</t>
+  </si>
+  <si>
+    <t>24/06/2026 11:01</t>
+  </si>
+  <si>
+    <t>#20</t>
+  </si>
+  <si>
+    <t>AZZOLINO BERTRAND</t>
+  </si>
+  <si>
+    <t>23/07/2012 (14 anni)</t>
+  </si>
+  <si>
+    <t>12/06/2026 10:34</t>
+  </si>
+  <si>
+    <t>#21</t>
+  </si>
+  <si>
+    <t>BOADU EMMANUEL OSEI</t>
+  </si>
+  <si>
+    <t>18/12/2008 (17 anni)</t>
+  </si>
+  <si>
+    <t>12/06/2026 11:06</t>
+  </si>
+  <si>
+    <t>#44</t>
+  </si>
+  <si>
+    <t>CARILLO GILDA</t>
+  </si>
+  <si>
+    <t>26/02/2000 (26 anni)</t>
+  </si>
+  <si>
+    <t>25/06/2026 10:03</t>
+  </si>
+  <si>
+    <t>#49</t>
+  </si>
+  <si>
+    <t>CEROTTO ANNA CHIARA</t>
+  </si>
+  <si>
+    <t>04/09/2022 (4 anni)</t>
+  </si>
+  <si>
+    <t>25/06/2026 12:53</t>
+  </si>
+  <si>
+    <t>#50</t>
+  </si>
+  <si>
+    <t>CEROTTO CAMILLA</t>
+  </si>
+  <si>
+    <t>04/01/2025 (1 anni)</t>
+  </si>
+  <si>
+    <t>25/06/2026 13:05</t>
+  </si>
+  <si>
+    <t>#25</t>
+  </si>
+  <si>
+    <t>DE STEFANO ANNA</t>
+  </si>
+  <si>
+    <t>15/06/2017 (9 anni)</t>
+  </si>
+  <si>
+    <t>17/06/2026 10:18</t>
+  </si>
+  <si>
+    <t>#24</t>
+  </si>
+  <si>
+    <t>DEL PRETE MARIA TERESA</t>
+  </si>
+  <si>
+    <t>03/12/2010 (15 anni)</t>
+  </si>
+  <si>
+    <t>#23</t>
+  </si>
+  <si>
+    <t>DI LORENZO MESSIE RENè</t>
+  </si>
+  <si>
+    <t>18/05/2018 (8 anni)</t>
+  </si>
+  <si>
+    <t>17/06/2026 09:41</t>
+  </si>
+  <si>
+    <t>#34</t>
+  </si>
+  <si>
+    <t>DI STEFANO NAYANA</t>
+  </si>
+  <si>
+    <t>23/05/2010 (16 anni)</t>
+  </si>
+  <si>
+    <t>23/06/2026 09:47</t>
+  </si>
+  <si>
+    <t>#51</t>
+  </si>
+  <si>
+    <t>EBOSELE DANIELLA</t>
+  </si>
+  <si>
+    <t>10/09/2021 (4 anni)</t>
+  </si>
+  <si>
+    <t>26/06/2026 13:05</t>
+  </si>
+  <si>
+    <t>#52</t>
+  </si>
+  <si>
+    <t>EDOBOR JOSEPH</t>
+  </si>
+  <si>
+    <t>09/12/2019 (6 anni)</t>
+  </si>
+  <si>
+    <t>25/06/2026 13:33</t>
+  </si>
+  <si>
+    <t>#53</t>
+  </si>
+  <si>
+    <t>EDOKPAIGBE OSAMUDIAMEN</t>
+  </si>
+  <si>
+    <t>11/09/2024 (1 anni)</t>
+  </si>
+  <si>
+    <t>25/06/2026 13:58</t>
+  </si>
+  <si>
+    <t>#61</t>
+  </si>
+  <si>
+    <t>EGBON ENEKPEN</t>
+  </si>
+  <si>
+    <t>25/05/2022 (4 anni)</t>
+  </si>
+  <si>
+    <t>26/06/2026 10:17</t>
+  </si>
+  <si>
+    <t>#57</t>
+  </si>
+  <si>
+    <t>EKWOGUM CHOISE</t>
+  </si>
+  <si>
+    <t>01/11/2023 (2 anni)</t>
+  </si>
+  <si>
+    <t>26/06/2026 09:58</t>
+  </si>
+  <si>
+    <t>#59</t>
+  </si>
+  <si>
+    <t>EKWUGUM MAXWELL</t>
+  </si>
+  <si>
+    <t>01/06/2018 (8 anni)</t>
+  </si>
+  <si>
+    <t>26/06/2026 10:07</t>
+  </si>
+  <si>
+    <t>#56</t>
+  </si>
+  <si>
+    <t>EMESIM NJIDEKA DEBORAH</t>
+  </si>
+  <si>
+    <t>09/06/2005 (21 anni)</t>
+  </si>
+  <si>
+    <t>26/06/2026 09:46</t>
+  </si>
+  <si>
+    <t>#22</t>
+  </si>
+  <si>
+    <t>ESPOSITO GIORGIO</t>
+  </si>
+  <si>
+    <t>10/07/2009 (17 anni)</t>
+  </si>
+  <si>
+    <t>17/06/2026 09:39</t>
+  </si>
+  <si>
+    <t>#54</t>
+  </si>
+  <si>
+    <t>FOFANAH FANTA</t>
+  </si>
+  <si>
+    <t>03/03/2001 (25 anni)</t>
+  </si>
+  <si>
+    <t>26/06/2026 09:39</t>
+  </si>
+  <si>
+    <t>#58</t>
+  </si>
+  <si>
+    <t>GODDAY DOMINION</t>
+  </si>
+  <si>
+    <t>04/07/2020 (6 anni)</t>
+  </si>
+  <si>
+    <t>26/06/2026 10:01</t>
+  </si>
+  <si>
+    <t>#60</t>
+  </si>
+  <si>
+    <t>IKENYE ALFRED JUNIOR</t>
+  </si>
+  <si>
+    <t>24/10/2023 (2 anni)</t>
+  </si>
+  <si>
+    <t>26/06/2026 10:11</t>
+  </si>
+  <si>
+    <t>#62</t>
+  </si>
+  <si>
+    <t>IMOBISA BEATRICE</t>
+  </si>
+  <si>
+    <t>02/05/2024 (2 anni)</t>
+  </si>
+  <si>
+    <t>26/06/2026 10:19</t>
+  </si>
+  <si>
+    <t>#55</t>
+  </si>
+  <si>
+    <t>ISHOLA DESMOND SALAKO</t>
+  </si>
+  <si>
+    <t>08/05/2020 (6 anni)</t>
+  </si>
+  <si>
+    <t>26/06/2026 09:47</t>
+  </si>
+  <si>
+    <t>#26</t>
+  </si>
+  <si>
+    <t>KARISA DAMA PENDO</t>
+  </si>
+  <si>
+    <t>03/09/2007 (19 anni)</t>
+  </si>
+  <si>
+    <t>17/06/2026 12:50</t>
+  </si>
+  <si>
+    <t>#63</t>
+  </si>
+  <si>
+    <t>KOUYATE CARLO ABDULLAH</t>
+  </si>
+  <si>
+    <t>10/02/2024 (2 anni)</t>
+  </si>
+  <si>
+    <t>26/06/2026 10:26</t>
+  </si>
+  <si>
+    <t>#29</t>
+  </si>
+  <si>
+    <t>LABARAN SARA</t>
+  </si>
+  <si>
+    <t>11/09/2001 (24 anni)</t>
+  </si>
+  <si>
+    <t>17/06/2026 13:23</t>
+  </si>
+  <si>
+    <t>#74</t>
+  </si>
+  <si>
+    <t>LONGOBUCCO SAMUELE</t>
+  </si>
+  <si>
+    <t>22/02/2016 (10 anni)</t>
+  </si>
+  <si>
+    <t>30/06/2026 12:48</t>
+  </si>
+  <si>
+    <t>#45</t>
+  </si>
+  <si>
+    <t>LUNA MENA BRYAN JOSè</t>
+  </si>
+  <si>
+    <t>08/04/2013 (13 anni)</t>
+  </si>
+  <si>
+    <t>25/06/2026 11:27</t>
+  </si>
+  <si>
+    <t>#67</t>
+  </si>
+  <si>
+    <t>MADU MICHAEL</t>
+  </si>
+  <si>
+    <t>08/12/2020 (5 anni)</t>
+  </si>
+  <si>
+    <t>30/06/2026 10:07</t>
+  </si>
+  <si>
+    <t>#68</t>
+  </si>
+  <si>
+    <t>MADU SIMON</t>
+  </si>
+  <si>
+    <t>10/08/2022 (4 anni)</t>
+  </si>
+  <si>
+    <t>30/06/2026 10:16</t>
+  </si>
+  <si>
+    <t>#27</t>
+  </si>
+  <si>
+    <t>MINTEH MUHAMMAD</t>
+  </si>
+  <si>
+    <t>09/01/2017 (9 anni)</t>
+  </si>
+  <si>
+    <t>17/06/2026 12:52</t>
+  </si>
+  <si>
+    <t>#64</t>
+  </si>
+  <si>
+    <t>NWAJEI CHINAZA BLESSING</t>
+  </si>
+  <si>
+    <t>01/08/2022 (4 anni)</t>
+  </si>
+  <si>
+    <t>30/06/2026 09:38</t>
+  </si>
+  <si>
+    <t>#66</t>
+  </si>
+  <si>
+    <t>OBADIARU CHINEDU OWOH</t>
+  </si>
+  <si>
+    <t>03/11/2007 (18 anni)</t>
+  </si>
+  <si>
+    <t>30/06/2026 09:55</t>
+  </si>
+  <si>
+    <t>#65</t>
+  </si>
+  <si>
+    <t>OKONKWO STELLA CHIOMA</t>
+  </si>
+  <si>
+    <t>08/08/2019 (7 anni)</t>
+  </si>
+  <si>
+    <t>30/06/2026 09:46</t>
+  </si>
+  <si>
+    <t>#30</t>
+  </si>
+  <si>
+    <t>OKOYE TRINITY</t>
+  </si>
+  <si>
+    <t>15/11/2008 (17 anni)</t>
+  </si>
+  <si>
+    <t>23/06/2026 09:11</t>
+  </si>
+  <si>
+    <t>#73</t>
+  </si>
+  <si>
+    <t>OSAYUWAMEN MATHEW</t>
+  </si>
+  <si>
+    <t>07/02/2023 (3 anni)</t>
+  </si>
+  <si>
+    <t>30/06/2026 12:41</t>
+  </si>
+  <si>
+    <t>#72</t>
+  </si>
+  <si>
+    <t>OSEZUWA DAVID</t>
+  </si>
+  <si>
+    <t>02/01/2025 (1 anni)</t>
+  </si>
+  <si>
+    <t>30/06/2026 12:36</t>
+  </si>
+  <si>
+    <t>#71</t>
+  </si>
+  <si>
+    <t>PALMIERI VITTORIA</t>
+  </si>
+  <si>
+    <t>23/09/2017 (8 anni)</t>
+  </si>
+  <si>
+    <t>30/06/2026 12:29</t>
+  </si>
+  <si>
+    <t>#70</t>
+  </si>
+  <si>
+    <t>PANGIONE SAMUELE</t>
+  </si>
+  <si>
+    <t>27/05/2020 (6 anni)</t>
+  </si>
+  <si>
+    <t>30/06/2026 12:18</t>
+  </si>
+  <si>
+    <t>#69</t>
+  </si>
+  <si>
+    <t>RAGNO REBECCA</t>
+  </si>
+  <si>
+    <t>20/08/2008 (18 anni)</t>
+  </si>
+  <si>
+    <t>30/06/2026 12:01</t>
   </si>
   <si>
     <t>#14</t>
   </si>
   <si>
     <t>RICCIARDI ASSUNTA</t>
   </si>
   <si>
     <t>13/05/2008 (18 anni)</t>
   </si>
   <si>
-    <t>11/02/2026 11:23</t>
-[...53 lines deleted...]
-    <t>24/03/2025 11:11</t>
+    <t>26/06/2026 09:36</t>
+  </si>
+  <si>
+    <t>#83</t>
+  </si>
+  <si>
+    <t>RICCIO DORINE LJUBA</t>
+  </si>
+  <si>
+    <t>21/10/2017 (8 anni)</t>
+  </si>
+  <si>
+    <t>01/07/2026 11:39</t>
+  </si>
+  <si>
+    <t>#31</t>
+  </si>
+  <si>
+    <t>RICHARD BRITNEY CHIGOZIRIM</t>
+  </si>
+  <si>
+    <t>10/12/2008 (17 anni)</t>
+  </si>
+  <si>
+    <t>23/06/2026 09:24</t>
+  </si>
+  <si>
+    <t>#82</t>
+  </si>
+  <si>
+    <t>RUSSO VICTRY</t>
+  </si>
+  <si>
+    <t>23/10/2019 (6 anni)</t>
+  </si>
+  <si>
+    <t>01/07/2026 11:32</t>
+  </si>
+  <si>
+    <t>#17</t>
+  </si>
+  <si>
+    <t>SAMB AHMADOUBAMBA</t>
+  </si>
+  <si>
+    <t>08/05/2012 (14 anni)</t>
+  </si>
+  <si>
+    <t>08/06/2026 11:21</t>
+  </si>
+  <si>
+    <t>#37</t>
+  </si>
+  <si>
+    <t>SAWADOGO NISRINE AMMATOULLAH</t>
+  </si>
+  <si>
+    <t>18/03/2015 (11 anni)</t>
+  </si>
+  <si>
+    <t>26/06/2026 13:04</t>
+  </si>
+  <si>
+    <t>#35</t>
+  </si>
+  <si>
+    <t>SAWADOGO SAFWANE ABDALLAH</t>
+  </si>
+  <si>
+    <t>30/03/2013 (13 anni)</t>
+  </si>
+  <si>
+    <t>23/06/2026 09:52</t>
+  </si>
+  <si>
+    <t>#28</t>
+  </si>
+  <si>
+    <t>SCHIAVA MARIA</t>
+  </si>
+  <si>
+    <t>03/06/2014 (12 anni)</t>
+  </si>
+  <si>
+    <t>17/06/2026 13:21</t>
+  </si>
+  <si>
+    <t>#85</t>
+  </si>
+  <si>
+    <t>SORGOU NUORA RACHIDA</t>
+  </si>
+  <si>
+    <t>27/10/2016 (9 anni)</t>
+  </si>
+  <si>
+    <t>01/07/2026 12:52</t>
+  </si>
+  <si>
+    <t>#42</t>
+  </si>
+  <si>
+    <t>SORRENTINO FRANCESCA</t>
+  </si>
+  <si>
+    <t>23/01/1998 (28 anni)</t>
+  </si>
+  <si>
+    <t>24/06/2026 13:20</t>
+  </si>
+  <si>
+    <t>#41</t>
+  </si>
+  <si>
+    <t>SORRENTINO MARIA</t>
+  </si>
+  <si>
+    <t>01/07/1993 (33 anni)</t>
+  </si>
+  <si>
+    <t>24/06/2026 11:48</t>
+  </si>
+  <si>
+    <t>#40</t>
+  </si>
+  <si>
+    <t>SPATARO EVA</t>
+  </si>
+  <si>
+    <t>13/11/2013 (12 anni)</t>
+  </si>
+  <si>
+    <t>24/06/2026 11:37</t>
+  </si>
+  <si>
+    <t>#84</t>
+  </si>
+  <si>
+    <t>SYLLA MODOU</t>
+  </si>
+  <si>
+    <t>08/02/1987 (39 anni)</t>
+  </si>
+  <si>
+    <t>01/07/2026 12:41</t>
+  </si>
+  <si>
+    <t>#39</t>
+  </si>
+  <si>
+    <t>SYLL CHEIKH</t>
+  </si>
+  <si>
+    <t>01/01/2000 (26 anni)</t>
+  </si>
+  <si>
+    <t>24/06/2026 11:16</t>
+  </si>
+  <si>
+    <t>#80</t>
+  </si>
+  <si>
+    <t>TIJANI DIVINE</t>
+  </si>
+  <si>
+    <t>22/11/2021 (4 anni)</t>
+  </si>
+  <si>
+    <t>01/07/2026 11:16</t>
+  </si>
+  <si>
+    <t>#81</t>
+  </si>
+  <si>
+    <t>TIJANI SARAH</t>
+  </si>
+  <si>
+    <t>24/12/2020 (5 anni)</t>
+  </si>
+  <si>
+    <t>01/07/2026 11:20</t>
+  </si>
+  <si>
+    <t>#77</t>
+  </si>
+  <si>
+    <t>UDEAGU DEBORAH</t>
+  </si>
+  <si>
+    <t>24/09/2023 (2 anni)</t>
+  </si>
+  <si>
+    <t>01/07/2026 11:01</t>
+  </si>
+  <si>
+    <t>#32</t>
+  </si>
+  <si>
+    <t>UGWUNTA DIVINE</t>
+  </si>
+  <si>
+    <t>03/10/2017 (8 anni)</t>
+  </si>
+  <si>
+    <t>23/06/2026 09:34</t>
+  </si>
+  <si>
+    <t>#33</t>
+  </si>
+  <si>
+    <t>UGWUNTA EVA</t>
+  </si>
+  <si>
+    <t>17/12/2019 (6 anni)</t>
+  </si>
+  <si>
+    <t>23/06/2026 09:43</t>
+  </si>
+  <si>
+    <t>#76</t>
+  </si>
+  <si>
+    <t>VADO ALESSIO</t>
+  </si>
+  <si>
+    <t>23/04/2014 (12 anni)</t>
+  </si>
+  <si>
+    <t>01/07/2026 10:49</t>
+  </si>
+  <si>
+    <t>#43</t>
+  </si>
+  <si>
+    <t>VISCUSI CLEMENTINA</t>
+  </si>
+  <si>
+    <t>03/06/1988 (38 anni)</t>
+  </si>
+  <si>
+    <t>25/06/2026 08:19</t>
+  </si>
+  <si>
+    <t>#78</t>
+  </si>
+  <si>
+    <t>WADJA AKWASSI FRANCESCO</t>
+  </si>
+  <si>
+    <t>02/05/2021 (5 anni)</t>
+  </si>
+  <si>
+    <t>01/07/2026 11:07</t>
+  </si>
+  <si>
+    <t>#79</t>
+  </si>
+  <si>
+    <t>WADJA UGADJA DANIEL</t>
+  </si>
+  <si>
+    <t>25/05/2024 (2 anni)</t>
+  </si>
+  <si>
+    <t>01/07/2026 11:12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -572,62 +1244,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F13"/>
+  <dimension ref="A1:F70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
@@ -636,260 +1308,1400 @@
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="C3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" t="s">
         <v>14</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F3" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" t="s">
         <v>19</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="E4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" t="s">
         <v>22</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" t="s">
         <v>23</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="E5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" t="s">
         <v>26</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>27</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="E6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" t="s">
         <v>30</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" t="s">
         <v>31</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="E7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" t="s">
         <v>34</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" t="s">
         <v>35</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="E8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" t="s">
         <v>38</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" t="s">
         <v>39</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="E9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" t="s">
         <v>42</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" t="s">
         <v>43</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="E10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F10" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
         <v>46</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" t="s">
         <v>47</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="E11" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" t="s">
         <v>51</v>
       </c>
-      <c r="B12" t="s">
+      <c r="E12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F12" t="s">
         <v>52</v>
-      </c>
-[...10 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" t="s">
+        <v>55</v>
+      </c>
+      <c r="E13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" t="s">
         <v>56</v>
       </c>
-      <c r="B13" t="s">
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" t="s">
         <v>57</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="B14" t="s">
         <v>58</v>
       </c>
-      <c r="E13" t="s">
-[...2 lines deleted...]
-      <c r="F13" t="s">
+      <c r="C14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" t="s">
         <v>59</v>
+      </c>
+      <c r="E14" t="s">
+        <v>10</v>
+      </c>
+      <c r="F14" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" t="s">
+        <v>62</v>
+      </c>
+      <c r="C15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" t="s">
+        <v>63</v>
+      </c>
+      <c r="E15" t="s">
+        <v>10</v>
+      </c>
+      <c r="F15" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" t="s">
+        <v>65</v>
+      </c>
+      <c r="C16" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" t="s">
+        <v>66</v>
+      </c>
+      <c r="E16" t="s">
+        <v>10</v>
+      </c>
+      <c r="F16" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" t="s">
+        <v>69</v>
+      </c>
+      <c r="C17" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" t="s">
+        <v>70</v>
+      </c>
+      <c r="E17" t="s">
+        <v>10</v>
+      </c>
+      <c r="F17" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" t="s">
+        <v>73</v>
+      </c>
+      <c r="C18" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" t="s">
+        <v>74</v>
+      </c>
+      <c r="E18" t="s">
+        <v>10</v>
+      </c>
+      <c r="F18" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" t="s">
+        <v>77</v>
+      </c>
+      <c r="C19" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" t="s">
+        <v>78</v>
+      </c>
+      <c r="E19" t="s">
+        <v>10</v>
+      </c>
+      <c r="F19" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C20" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" t="s">
+        <v>82</v>
+      </c>
+      <c r="E20" t="s">
+        <v>10</v>
+      </c>
+      <c r="F20" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" t="s">
+        <v>84</v>
+      </c>
+      <c r="B21" t="s">
+        <v>85</v>
+      </c>
+      <c r="C21" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" t="s">
+        <v>86</v>
+      </c>
+      <c r="E21" t="s">
+        <v>10</v>
+      </c>
+      <c r="F21" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" t="s">
+        <v>88</v>
+      </c>
+      <c r="B22" t="s">
+        <v>89</v>
+      </c>
+      <c r="C22" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" t="s">
+        <v>90</v>
+      </c>
+      <c r="E22" t="s">
+        <v>10</v>
+      </c>
+      <c r="F22" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" t="s">
+        <v>93</v>
+      </c>
+      <c r="C23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" t="s">
+        <v>94</v>
+      </c>
+      <c r="E23" t="s">
+        <v>10</v>
+      </c>
+      <c r="F23" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C24" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E24" t="s">
+        <v>10</v>
+      </c>
+      <c r="F24" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" t="s">
+        <v>101</v>
+      </c>
+      <c r="C25" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" t="s">
+        <v>102</v>
+      </c>
+      <c r="E25" t="s">
+        <v>10</v>
+      </c>
+      <c r="F25" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B26" t="s">
+        <v>105</v>
+      </c>
+      <c r="C26" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" t="s">
+        <v>106</v>
+      </c>
+      <c r="E26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" t="s">
+        <v>108</v>
+      </c>
+      <c r="B27" t="s">
+        <v>109</v>
+      </c>
+      <c r="C27" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" t="s">
+        <v>110</v>
+      </c>
+      <c r="E27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F27" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" t="s">
+        <v>112</v>
+      </c>
+      <c r="B28" t="s">
+        <v>113</v>
+      </c>
+      <c r="C28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" t="s">
+        <v>114</v>
+      </c>
+      <c r="E28" t="s">
+        <v>10</v>
+      </c>
+      <c r="F28" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" t="s">
+        <v>116</v>
+      </c>
+      <c r="B29" t="s">
+        <v>117</v>
+      </c>
+      <c r="C29" t="s">
+        <v>18</v>
+      </c>
+      <c r="D29" t="s">
+        <v>118</v>
+      </c>
+      <c r="E29" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" t="s">
+        <v>120</v>
+      </c>
+      <c r="B30" t="s">
+        <v>121</v>
+      </c>
+      <c r="C30" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" t="s">
+        <v>122</v>
+      </c>
+      <c r="E30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F30" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" t="s">
+        <v>124</v>
+      </c>
+      <c r="B31" t="s">
+        <v>125</v>
+      </c>
+      <c r="C31" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" t="s">
+        <v>126</v>
+      </c>
+      <c r="E31" t="s">
+        <v>10</v>
+      </c>
+      <c r="F31" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" t="s">
+        <v>128</v>
+      </c>
+      <c r="B32" t="s">
+        <v>129</v>
+      </c>
+      <c r="C32" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" t="s">
+        <v>130</v>
+      </c>
+      <c r="E32" t="s">
+        <v>10</v>
+      </c>
+      <c r="F32" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" t="s">
+        <v>132</v>
+      </c>
+      <c r="B33" t="s">
+        <v>133</v>
+      </c>
+      <c r="C33" t="s">
+        <v>18</v>
+      </c>
+      <c r="D33" t="s">
+        <v>134</v>
+      </c>
+      <c r="E33" t="s">
+        <v>10</v>
+      </c>
+      <c r="F33" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" t="s">
+        <v>136</v>
+      </c>
+      <c r="B34" t="s">
+        <v>137</v>
+      </c>
+      <c r="C34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" t="s">
+        <v>138</v>
+      </c>
+      <c r="E34" t="s">
+        <v>10</v>
+      </c>
+      <c r="F34" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" t="s">
+        <v>140</v>
+      </c>
+      <c r="B35" t="s">
+        <v>141</v>
+      </c>
+      <c r="C35" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" t="s">
+        <v>142</v>
+      </c>
+      <c r="E35" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" t="s">
+        <v>144</v>
+      </c>
+      <c r="B36" t="s">
+        <v>145</v>
+      </c>
+      <c r="C36" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" t="s">
+        <v>146</v>
+      </c>
+      <c r="E36" t="s">
+        <v>10</v>
+      </c>
+      <c r="F36" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" t="s">
+        <v>148</v>
+      </c>
+      <c r="B37" t="s">
+        <v>149</v>
+      </c>
+      <c r="C37" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" t="s">
+        <v>150</v>
+      </c>
+      <c r="E37" t="s">
+        <v>10</v>
+      </c>
+      <c r="F37" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" t="s">
+        <v>152</v>
+      </c>
+      <c r="B38" t="s">
+        <v>153</v>
+      </c>
+      <c r="C38" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" t="s">
+        <v>154</v>
+      </c>
+      <c r="E38" t="s">
+        <v>10</v>
+      </c>
+      <c r="F38" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" t="s">
+        <v>156</v>
+      </c>
+      <c r="B39" t="s">
+        <v>157</v>
+      </c>
+      <c r="C39" t="s">
+        <v>18</v>
+      </c>
+      <c r="D39" t="s">
+        <v>158</v>
+      </c>
+      <c r="E39" t="s">
+        <v>10</v>
+      </c>
+      <c r="F39" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" t="s">
+        <v>160</v>
+      </c>
+      <c r="B40" t="s">
+        <v>161</v>
+      </c>
+      <c r="C40" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" t="s">
+        <v>162</v>
+      </c>
+      <c r="E40" t="s">
+        <v>10</v>
+      </c>
+      <c r="F40" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" t="s">
+        <v>164</v>
+      </c>
+      <c r="B41" t="s">
+        <v>165</v>
+      </c>
+      <c r="C41" t="s">
+        <v>18</v>
+      </c>
+      <c r="D41" t="s">
+        <v>166</v>
+      </c>
+      <c r="E41" t="s">
+        <v>10</v>
+      </c>
+      <c r="F41" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" t="s">
+        <v>168</v>
+      </c>
+      <c r="B42" t="s">
+        <v>169</v>
+      </c>
+      <c r="C42" t="s">
+        <v>18</v>
+      </c>
+      <c r="D42" t="s">
+        <v>170</v>
+      </c>
+      <c r="E42" t="s">
+        <v>10</v>
+      </c>
+      <c r="F42" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" t="s">
+        <v>172</v>
+      </c>
+      <c r="B43" t="s">
+        <v>173</v>
+      </c>
+      <c r="C43" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" t="s">
+        <v>174</v>
+      </c>
+      <c r="E43" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" t="s">
+        <v>176</v>
+      </c>
+      <c r="B44" t="s">
+        <v>177</v>
+      </c>
+      <c r="C44" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" t="s">
+        <v>178</v>
+      </c>
+      <c r="E44" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" t="s">
+        <v>180</v>
+      </c>
+      <c r="B45" t="s">
+        <v>181</v>
+      </c>
+      <c r="C45" t="s">
+        <v>18</v>
+      </c>
+      <c r="D45" t="s">
+        <v>182</v>
+      </c>
+      <c r="E45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" t="s">
+        <v>184</v>
+      </c>
+      <c r="B46" t="s">
+        <v>185</v>
+      </c>
+      <c r="C46" t="s">
+        <v>8</v>
+      </c>
+      <c r="D46" t="s">
+        <v>186</v>
+      </c>
+      <c r="E46" t="s">
+        <v>10</v>
+      </c>
+      <c r="F46" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" t="s">
+        <v>188</v>
+      </c>
+      <c r="B47" t="s">
+        <v>189</v>
+      </c>
+      <c r="C47" t="s">
+        <v>18</v>
+      </c>
+      <c r="D47" t="s">
+        <v>190</v>
+      </c>
+      <c r="E47" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" t="s">
+        <v>192</v>
+      </c>
+      <c r="B48" t="s">
+        <v>193</v>
+      </c>
+      <c r="C48" t="s">
+        <v>18</v>
+      </c>
+      <c r="D48" t="s">
+        <v>194</v>
+      </c>
+      <c r="E48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" t="s">
+        <v>196</v>
+      </c>
+      <c r="B49" t="s">
+        <v>197</v>
+      </c>
+      <c r="C49" t="s">
+        <v>18</v>
+      </c>
+      <c r="D49" t="s">
+        <v>198</v>
+      </c>
+      <c r="E49" t="s">
+        <v>10</v>
+      </c>
+      <c r="F49" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" t="s">
+        <v>200</v>
+      </c>
+      <c r="B50" t="s">
+        <v>201</v>
+      </c>
+      <c r="C50" t="s">
+        <v>18</v>
+      </c>
+      <c r="D50" t="s">
+        <v>202</v>
+      </c>
+      <c r="E50" t="s">
+        <v>10</v>
+      </c>
+      <c r="F50" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" t="s">
+        <v>204</v>
+      </c>
+      <c r="B51" t="s">
+        <v>205</v>
+      </c>
+      <c r="C51" t="s">
+        <v>18</v>
+      </c>
+      <c r="D51" t="s">
+        <v>206</v>
+      </c>
+      <c r="E51" t="s">
+        <v>10</v>
+      </c>
+      <c r="F51" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" t="s">
+        <v>208</v>
+      </c>
+      <c r="B52" t="s">
+        <v>209</v>
+      </c>
+      <c r="C52" t="s">
+        <v>8</v>
+      </c>
+      <c r="D52" t="s">
+        <v>210</v>
+      </c>
+      <c r="E52" t="s">
+        <v>10</v>
+      </c>
+      <c r="F52" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" t="s">
+        <v>212</v>
+      </c>
+      <c r="B53" t="s">
+        <v>213</v>
+      </c>
+      <c r="C53" t="s">
+        <v>18</v>
+      </c>
+      <c r="D53" t="s">
+        <v>214</v>
+      </c>
+      <c r="E53" t="s">
+        <v>10</v>
+      </c>
+      <c r="F53" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" t="s">
+        <v>216</v>
+      </c>
+      <c r="B54" t="s">
+        <v>217</v>
+      </c>
+      <c r="C54" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" t="s">
+        <v>218</v>
+      </c>
+      <c r="E54" t="s">
+        <v>10</v>
+      </c>
+      <c r="F54" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" t="s">
+        <v>220</v>
+      </c>
+      <c r="B55" t="s">
+        <v>221</v>
+      </c>
+      <c r="C55" t="s">
+        <v>18</v>
+      </c>
+      <c r="D55" t="s">
+        <v>222</v>
+      </c>
+      <c r="E55" t="s">
+        <v>10</v>
+      </c>
+      <c r="F55" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" t="s">
+        <v>224</v>
+      </c>
+      <c r="B56" t="s">
+        <v>225</v>
+      </c>
+      <c r="C56" t="s">
+        <v>18</v>
+      </c>
+      <c r="D56" t="s">
+        <v>226</v>
+      </c>
+      <c r="E56" t="s">
+        <v>10</v>
+      </c>
+      <c r="F56" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" t="s">
+        <v>228</v>
+      </c>
+      <c r="B57" t="s">
+        <v>229</v>
+      </c>
+      <c r="C57" t="s">
+        <v>18</v>
+      </c>
+      <c r="D57" t="s">
+        <v>230</v>
+      </c>
+      <c r="E57" t="s">
+        <v>10</v>
+      </c>
+      <c r="F57" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" t="s">
+        <v>232</v>
+      </c>
+      <c r="B58" t="s">
+        <v>233</v>
+      </c>
+      <c r="C58" t="s">
+        <v>18</v>
+      </c>
+      <c r="D58" t="s">
+        <v>234</v>
+      </c>
+      <c r="E58" t="s">
+        <v>10</v>
+      </c>
+      <c r="F58" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" t="s">
+        <v>236</v>
+      </c>
+      <c r="B59" t="s">
+        <v>237</v>
+      </c>
+      <c r="C59" t="s">
+        <v>18</v>
+      </c>
+      <c r="D59" t="s">
+        <v>238</v>
+      </c>
+      <c r="E59" t="s">
+        <v>10</v>
+      </c>
+      <c r="F59" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" t="s">
+        <v>240</v>
+      </c>
+      <c r="B60" t="s">
+        <v>241</v>
+      </c>
+      <c r="C60" t="s">
+        <v>8</v>
+      </c>
+      <c r="D60" t="s">
+        <v>242</v>
+      </c>
+      <c r="E60" t="s">
+        <v>10</v>
+      </c>
+      <c r="F60" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" t="s">
+        <v>244</v>
+      </c>
+      <c r="B61" t="s">
+        <v>245</v>
+      </c>
+      <c r="C61" t="s">
+        <v>8</v>
+      </c>
+      <c r="D61" t="s">
+        <v>246</v>
+      </c>
+      <c r="E61" t="s">
+        <v>10</v>
+      </c>
+      <c r="F61" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" t="s">
+        <v>248</v>
+      </c>
+      <c r="B62" t="s">
+        <v>249</v>
+      </c>
+      <c r="C62" t="s">
+        <v>18</v>
+      </c>
+      <c r="D62" t="s">
+        <v>250</v>
+      </c>
+      <c r="E62" t="s">
+        <v>10</v>
+      </c>
+      <c r="F62" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" t="s">
+        <v>252</v>
+      </c>
+      <c r="B63" t="s">
+        <v>253</v>
+      </c>
+      <c r="C63" t="s">
+        <v>18</v>
+      </c>
+      <c r="D63" t="s">
+        <v>254</v>
+      </c>
+      <c r="E63" t="s">
+        <v>10</v>
+      </c>
+      <c r="F63" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" t="s">
+        <v>256</v>
+      </c>
+      <c r="B64" t="s">
+        <v>257</v>
+      </c>
+      <c r="C64" t="s">
+        <v>18</v>
+      </c>
+      <c r="D64" t="s">
+        <v>258</v>
+      </c>
+      <c r="E64" t="s">
+        <v>10</v>
+      </c>
+      <c r="F64" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65" t="s">
+        <v>260</v>
+      </c>
+      <c r="B65" t="s">
+        <v>261</v>
+      </c>
+      <c r="C65" t="s">
+        <v>18</v>
+      </c>
+      <c r="D65" t="s">
+        <v>262</v>
+      </c>
+      <c r="E65" t="s">
+        <v>10</v>
+      </c>
+      <c r="F65" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66" t="s">
+        <v>264</v>
+      </c>
+      <c r="B66" t="s">
+        <v>265</v>
+      </c>
+      <c r="C66" t="s">
+        <v>18</v>
+      </c>
+      <c r="D66" t="s">
+        <v>266</v>
+      </c>
+      <c r="E66" t="s">
+        <v>10</v>
+      </c>
+      <c r="F66" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" t="s">
+        <v>268</v>
+      </c>
+      <c r="B67" t="s">
+        <v>269</v>
+      </c>
+      <c r="C67" t="s">
+        <v>8</v>
+      </c>
+      <c r="D67" t="s">
+        <v>270</v>
+      </c>
+      <c r="E67" t="s">
+        <v>10</v>
+      </c>
+      <c r="F67" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" t="s">
+        <v>272</v>
+      </c>
+      <c r="B68" t="s">
+        <v>273</v>
+      </c>
+      <c r="C68" t="s">
+        <v>18</v>
+      </c>
+      <c r="D68" t="s">
+        <v>274</v>
+      </c>
+      <c r="E68" t="s">
+        <v>10</v>
+      </c>
+      <c r="F68" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69" t="s">
+        <v>276</v>
+      </c>
+      <c r="B69" t="s">
+        <v>277</v>
+      </c>
+      <c r="C69" t="s">
+        <v>8</v>
+      </c>
+      <c r="D69" t="s">
+        <v>278</v>
+      </c>
+      <c r="E69" t="s">
+        <v>10</v>
+      </c>
+      <c r="F69" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70" t="s">
+        <v>280</v>
+      </c>
+      <c r="B70" t="s">
+        <v>281</v>
+      </c>
+      <c r="C70" t="s">
+        <v>8</v>
+      </c>
+      <c r="D70" t="s">
+        <v>282</v>
+      </c>
+      <c r="E70" t="s">
+        <v>10</v>
+      </c>
+      <c r="F70" t="s">
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>