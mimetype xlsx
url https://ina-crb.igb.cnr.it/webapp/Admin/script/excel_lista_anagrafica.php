--- v1 (2026-09-09)
+++ v2 (2026-11-03)
@@ -56,102 +56,102 @@
   <si>
     <t>#47</t>
   </si>
   <si>
     <t>AGHAGUAYIN PASSION PIETRO</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>20/06/2020 (6 anni)</t>
   </si>
   <si>
     <t>Università degli Studi della Campania "Luigi Vanvitelli"</t>
   </si>
   <si>
     <t>25/06/2026 11:45</t>
   </si>
   <si>
     <t>#48</t>
   </si>
   <si>
     <t>AGHAGUAYIN VISION DOMENICO</t>
   </si>
   <si>
-    <t>29/10/2017 (8 anni)</t>
+    <t>29/10/2017 (9 anni)</t>
   </si>
   <si>
     <t>25/06/2026 12:34</t>
   </si>
   <si>
     <t>#18</t>
   </si>
   <si>
     <t>AMAYO OSARIEMEN HAPPY</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>21/07/2016 (10 anni)</t>
   </si>
   <si>
     <t>08/06/2026 11:46</t>
   </si>
   <si>
     <t>#36</t>
   </si>
   <si>
     <t>ASEMOTA SAMUEL EHGOSA</t>
   </si>
   <si>
     <t>13/06/2017 (9 anni)</t>
   </si>
   <si>
     <t>23/06/2026 10:00</t>
   </si>
   <si>
     <t>#46</t>
   </si>
   <si>
     <t>AVOSSA TERESA</t>
   </si>
   <si>
     <t>28/04/2005 (21 anni)</t>
   </si>
   <si>
     <t>25/06/2026 11:31</t>
   </si>
   <si>
     <t>#75</t>
   </si>
   <si>
     <t>AVVISATI GIUSEPPE ANDREA</t>
   </si>
   <si>
-    <t>23/09/1984 (41 anni)</t>
+    <t>23/09/1984 (42 anni)</t>
   </si>
   <si>
     <t>30/06/2026 12:59</t>
   </si>
   <si>
     <t>#38</t>
   </si>
   <si>
     <t>AWANOUGAN STEFANO</t>
   </si>
   <si>
     <t>08/04/2014 (12 anni)</t>
   </si>
   <si>
     <t>24/06/2026 11:01</t>
   </si>
   <si>
     <t>#20</t>
   </si>
   <si>
     <t>AZZOLINO BERTRAND</t>
   </si>
   <si>
     <t>23/07/2012 (14 anni)</t>
   </si>
@@ -236,99 +236,99 @@
   <si>
     <t>18/05/2018 (8 anni)</t>
   </si>
   <si>
     <t>17/06/2026 09:41</t>
   </si>
   <si>
     <t>#34</t>
   </si>
   <si>
     <t>DI STEFANO NAYANA</t>
   </si>
   <si>
     <t>23/05/2010 (16 anni)</t>
   </si>
   <si>
     <t>23/06/2026 09:47</t>
   </si>
   <si>
     <t>#51</t>
   </si>
   <si>
     <t>EBOSELE DANIELLA</t>
   </si>
   <si>
-    <t>10/09/2021 (4 anni)</t>
+    <t>10/09/2021 (5 anni)</t>
   </si>
   <si>
     <t>26/06/2026 13:05</t>
   </si>
   <si>
     <t>#52</t>
   </si>
   <si>
     <t>EDOBOR JOSEPH</t>
   </si>
   <si>
     <t>09/12/2019 (6 anni)</t>
   </si>
   <si>
     <t>25/06/2026 13:33</t>
   </si>
   <si>
     <t>#53</t>
   </si>
   <si>
     <t>EDOKPAIGBE OSAMUDIAMEN</t>
   </si>
   <si>
-    <t>11/09/2024 (1 anni)</t>
+    <t>11/09/2024 (2 anni)</t>
   </si>
   <si>
     <t>25/06/2026 13:58</t>
   </si>
   <si>
     <t>#61</t>
   </si>
   <si>
     <t>EGBON ENEKPEN</t>
   </si>
   <si>
     <t>25/05/2022 (4 anni)</t>
   </si>
   <si>
     <t>26/06/2026 10:17</t>
   </si>
   <si>
     <t>#57</t>
   </si>
   <si>
     <t>EKWOGUM CHOISE</t>
   </si>
   <si>
-    <t>01/11/2023 (2 anni)</t>
+    <t>01/11/2023 (3 anni)</t>
   </si>
   <si>
     <t>26/06/2026 09:58</t>
   </si>
   <si>
     <t>#59</t>
   </si>
   <si>
     <t>EKWUGUM MAXWELL</t>
   </si>
   <si>
     <t>01/06/2018 (8 anni)</t>
   </si>
   <si>
     <t>26/06/2026 10:07</t>
   </si>
   <si>
     <t>#56</t>
   </si>
   <si>
     <t>EMESIM NJIDEKA DEBORAH</t>
   </si>
   <si>
     <t>09/06/2005 (21 anni)</t>
   </si>
@@ -356,51 +356,51 @@
   <si>
     <t>03/03/2001 (25 anni)</t>
   </si>
   <si>
     <t>26/06/2026 09:39</t>
   </si>
   <si>
     <t>#58</t>
   </si>
   <si>
     <t>GODDAY DOMINION</t>
   </si>
   <si>
     <t>04/07/2020 (6 anni)</t>
   </si>
   <si>
     <t>26/06/2026 10:01</t>
   </si>
   <si>
     <t>#60</t>
   </si>
   <si>
     <t>IKENYE ALFRED JUNIOR</t>
   </si>
   <si>
-    <t>24/10/2023 (2 anni)</t>
+    <t>24/10/2023 (3 anni)</t>
   </si>
   <si>
     <t>26/06/2026 10:11</t>
   </si>
   <si>
     <t>#62</t>
   </si>
   <si>
     <t>IMOBISA BEATRICE</t>
   </si>
   <si>
     <t>02/05/2024 (2 anni)</t>
   </si>
   <si>
     <t>26/06/2026 10:19</t>
   </si>
   <si>
     <t>#55</t>
   </si>
   <si>
     <t>ISHOLA DESMOND SALAKO</t>
   </si>
   <si>
     <t>08/05/2020 (6 anni)</t>
   </si>
@@ -416,51 +416,51 @@
   <si>
     <t>03/09/2007 (19 anni)</t>
   </si>
   <si>
     <t>17/06/2026 12:50</t>
   </si>
   <si>
     <t>#63</t>
   </si>
   <si>
     <t>KOUYATE CARLO ABDULLAH</t>
   </si>
   <si>
     <t>10/02/2024 (2 anni)</t>
   </si>
   <si>
     <t>26/06/2026 10:26</t>
   </si>
   <si>
     <t>#29</t>
   </si>
   <si>
     <t>LABARAN SARA</t>
   </si>
   <si>
-    <t>11/09/2001 (24 anni)</t>
+    <t>11/09/2001 (25 anni)</t>
   </si>
   <si>
     <t>17/06/2026 13:23</t>
   </si>
   <si>
     <t>#74</t>
   </si>
   <si>
     <t>LONGOBUCCO SAMUELE</t>
   </si>
   <si>
     <t>22/02/2016 (10 anni)</t>
   </si>
   <si>
     <t>30/06/2026 12:48</t>
   </si>
   <si>
     <t>#45</t>
   </si>
   <si>
     <t>LUNA MENA BRYAN JOSè</t>
   </si>
   <si>
     <t>08/04/2013 (13 anni)</t>
   </si>
@@ -500,51 +500,51 @@
   <si>
     <t>09/01/2017 (9 anni)</t>
   </si>
   <si>
     <t>17/06/2026 12:52</t>
   </si>
   <si>
     <t>#64</t>
   </si>
   <si>
     <t>NWAJEI CHINAZA BLESSING</t>
   </si>
   <si>
     <t>01/08/2022 (4 anni)</t>
   </si>
   <si>
     <t>30/06/2026 09:38</t>
   </si>
   <si>
     <t>#66</t>
   </si>
   <si>
     <t>OBADIARU CHINEDU OWOH</t>
   </si>
   <si>
-    <t>03/11/2007 (18 anni)</t>
+    <t>03/11/2007 (19 anni)</t>
   </si>
   <si>
     <t>30/06/2026 09:55</t>
   </si>
   <si>
     <t>#65</t>
   </si>
   <si>
     <t>OKONKWO STELLA CHIOMA</t>
   </si>
   <si>
     <t>08/08/2019 (7 anni)</t>
   </si>
   <si>
     <t>30/06/2026 09:46</t>
   </si>
   <si>
     <t>#30</t>
   </si>
   <si>
     <t>OKOYE TRINITY</t>
   </si>
   <si>
     <t>15/11/2008 (17 anni)</t>
   </si>
@@ -560,123 +560,123 @@
   <si>
     <t>07/02/2023 (3 anni)</t>
   </si>
   <si>
     <t>30/06/2026 12:41</t>
   </si>
   <si>
     <t>#72</t>
   </si>
   <si>
     <t>OSEZUWA DAVID</t>
   </si>
   <si>
     <t>02/01/2025 (1 anni)</t>
   </si>
   <si>
     <t>30/06/2026 12:36</t>
   </si>
   <si>
     <t>#71</t>
   </si>
   <si>
     <t>PALMIERI VITTORIA</t>
   </si>
   <si>
-    <t>23/09/2017 (8 anni)</t>
+    <t>23/09/2017 (9 anni)</t>
   </si>
   <si>
     <t>30/06/2026 12:29</t>
   </si>
   <si>
     <t>#70</t>
   </si>
   <si>
     <t>PANGIONE SAMUELE</t>
   </si>
   <si>
     <t>27/05/2020 (6 anni)</t>
   </si>
   <si>
     <t>30/06/2026 12:18</t>
   </si>
   <si>
     <t>#69</t>
   </si>
   <si>
     <t>RAGNO REBECCA</t>
   </si>
   <si>
     <t>20/08/2008 (18 anni)</t>
   </si>
   <si>
     <t>30/06/2026 12:01</t>
   </si>
   <si>
     <t>#14</t>
   </si>
   <si>
     <t>RICCIARDI ASSUNTA</t>
   </si>
   <si>
     <t>13/05/2008 (18 anni)</t>
   </si>
   <si>
     <t>26/06/2026 09:36</t>
   </si>
   <si>
     <t>#83</t>
   </si>
   <si>
     <t>RICCIO DORINE LJUBA</t>
   </si>
   <si>
-    <t>21/10/2017 (8 anni)</t>
+    <t>21/10/2017 (9 anni)</t>
   </si>
   <si>
     <t>01/07/2026 11:39</t>
   </si>
   <si>
     <t>#31</t>
   </si>
   <si>
     <t>RICHARD BRITNEY CHIGOZIRIM</t>
   </si>
   <si>
     <t>10/12/2008 (17 anni)</t>
   </si>
   <si>
     <t>23/06/2026 09:24</t>
   </si>
   <si>
     <t>#82</t>
   </si>
   <si>
     <t>RUSSO VICTRY</t>
   </si>
   <si>
-    <t>23/10/2019 (6 anni)</t>
+    <t>23/10/2019 (7 anni)</t>
   </si>
   <si>
     <t>01/07/2026 11:32</t>
   </si>
   <si>
     <t>#17</t>
   </si>
   <si>
     <t>SAMB AHMADOUBAMBA</t>
   </si>
   <si>
     <t>08/05/2012 (14 anni)</t>
   </si>
   <si>
     <t>08/06/2026 11:21</t>
   </si>
   <si>
     <t>#37</t>
   </si>
   <si>
     <t>SAWADOGO NISRINE AMMATOULLAH</t>
   </si>
   <si>
     <t>18/03/2015 (11 anni)</t>
   </si>
@@ -692,51 +692,51 @@
   <si>
     <t>30/03/2013 (13 anni)</t>
   </si>
   <si>
     <t>23/06/2026 09:52</t>
   </si>
   <si>
     <t>#28</t>
   </si>
   <si>
     <t>SCHIAVA MARIA</t>
   </si>
   <si>
     <t>03/06/2014 (12 anni)</t>
   </si>
   <si>
     <t>17/06/2026 13:21</t>
   </si>
   <si>
     <t>#85</t>
   </si>
   <si>
     <t>SORGOU NUORA RACHIDA</t>
   </si>
   <si>
-    <t>27/10/2016 (9 anni)</t>
+    <t>27/10/2016 (10 anni)</t>
   </si>
   <si>
     <t>01/07/2026 12:52</t>
   </si>
   <si>
     <t>#42</t>
   </si>
   <si>
     <t>SORRENTINO FRANCESCA</t>
   </si>
   <si>
     <t>23/01/1998 (28 anni)</t>
   </si>
   <si>
     <t>24/06/2026 13:20</t>
   </si>
   <si>
     <t>#41</t>
   </si>
   <si>
     <t>SORRENTINO MARIA</t>
   </si>
   <si>
     <t>01/07/1993 (33 anni)</t>
   </si>
@@ -788,63 +788,63 @@
   <si>
     <t>22/11/2021 (4 anni)</t>
   </si>
   <si>
     <t>01/07/2026 11:16</t>
   </si>
   <si>
     <t>#81</t>
   </si>
   <si>
     <t>TIJANI SARAH</t>
   </si>
   <si>
     <t>24/12/2020 (5 anni)</t>
   </si>
   <si>
     <t>01/07/2026 11:20</t>
   </si>
   <si>
     <t>#77</t>
   </si>
   <si>
     <t>UDEAGU DEBORAH</t>
   </si>
   <si>
-    <t>24/09/2023 (2 anni)</t>
+    <t>24/09/2023 (3 anni)</t>
   </si>
   <si>
     <t>01/07/2026 11:01</t>
   </si>
   <si>
     <t>#32</t>
   </si>
   <si>
     <t>UGWUNTA DIVINE</t>
   </si>
   <si>
-    <t>03/10/2017 (8 anni)</t>
+    <t>03/10/2017 (9 anni)</t>
   </si>
   <si>
     <t>23/06/2026 09:34</t>
   </si>
   <si>
     <t>#33</t>
   </si>
   <si>
     <t>UGWUNTA EVA</t>
   </si>
   <si>
     <t>17/12/2019 (6 anni)</t>
   </si>
   <si>
     <t>23/06/2026 09:43</t>
   </si>
   <si>
     <t>#76</t>
   </si>
   <si>
     <t>VADO ALESSIO</t>
   </si>
   <si>
     <t>23/04/2014 (12 anni)</t>
   </si>